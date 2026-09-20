--- v15 (2026-08-31)
+++ v16 (2026-09-20)
@@ -40,278 +40,278 @@
     <sheet name="годы" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="E4" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Рождество Христово (понедельник, 25 декабрь, 2023) 
+          <t xml:space="preserve">Католическое Рождество (понедельник, 25 декабрь, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новый год (понедельник, 1 январь, 2024) 
 Новый год (вторник, 2 январь, 2024) 
 Православное Рождество (воскресенье, 7 январь, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Международный женский день (пятница, 8 март, 2024) 
+          <t xml:space="preserve">День женщин (пятница, 8 март, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">пятница, 15 декабрь, 2023 → воскресенье, 31 декабрь, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Рождество Христово (понедельник, 25 декабрь, 2023) 
+          <t xml:space="preserve">Католическое Рождество (понедельник, 25 декабрь, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новый год (понедельник, 1 январь, 2024) 
 Новый год (вторник, 2 январь, 2024) 
 Православное Рождество (воскресенье, 7 январь, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Международный женский день (пятница, 8 март, 2024) 
+          <t xml:space="preserve">День женщин (пятница, 8 март, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">пятница, 15 декабрь, 2023 → воскресенье, 31 декабрь, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Рождество Христово (понедельник, 25 декабрь, 2023) 
+          <t xml:space="preserve">Католическое Рождество (понедельник, 25 декабрь, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="A3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">понедельник, 01 январь, 2024 → вторник, 30 апрель, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Новый год (понедельник, 1 январь, 2024) 
 Новый год (вторник, 2 январь, 2024) 
 Православное Рождество (воскресенье, 7 январь, 2024) 
-Международный женский день (пятница, 8 март, 2024) 
+День женщин (пятница, 8 март, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Начальная дата</t>
   </si>
   <si>
     <t>пятница, 15 декабрь, 2023</t>
   </si>
   <si>
     <t>Конечная дата</t>
   </si>
   <si>
     <t>вторник, 30 апрель, 2024</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
-    <t>Russia default</t>
+    <t>Belarus default</t>
   </si>
   <si>
     <t>выходные дни</t>
   </si>
   <si>
     <t>суббота, воскресенье</t>
   </si>
   <si>
     <t>Воскресенье</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
     <t>расписания 
 (Утро )</t>
   </si>
   <si>
     <t>расписания 
 (Вечер)</t>
   </si>
   <si>
     <t>рабочее время</t>
   </si>
   <si>
@@ -506,51 +506,51 @@
   <si>
     <t>пятница</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
     <t>23/12/2023</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
     <t>25/12/2023</t>
   </si>
   <si>
-    <t>Рождество Христово</t>
+    <t>Католическое Рождество</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
@@ -962,51 +962,51 @@
   <si>
     <t>вторник</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>среда</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>четверг</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>пятница</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
-    <t>Международный женский день</t>
+    <t>День женщин</t>
   </si>
   <si>
     <t>суббота</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>воскресенье</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
     <t>понедельник</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>вторник</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
@@ -2244,51 +2244,51 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="D140" sqref="D140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="17" max="17" width="9.10" hidden="true" style="10"/>
     <col min="1" max="1" width="14" customWidth="true" style="11"/>
     <col min="2" max="2" width="14" customWidth="true" style="11"/>
     <col min="3" max="3" width="14" customWidth="true" style="12"/>
     <col min="4" max="4" width="14" customWidth="true" style="12"/>
     <col min="5" max="5" width="14" customWidth="true" style="12"/>
     <col min="6" max="6" width="14" customWidth="true" style="12"/>
-    <col min="7" max="7" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" hidden="true" style="0"/>
     <col min="10" max="10" width="9.10" hidden="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.10" hidden="true" style="0"/>
     <col min="19" max="19" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
     <col min="13" max="13" width="10" customWidth="true" style="0"/>
     <col min="14" max="14" width="10" customWidth="true" style="0"/>
     <col min="15" max="15" width="10" customWidth="true" style="0"/>
     <col min="16" max="16" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" customHeight="1" ht="40">
       <c r="A1" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>52</v>
       </c>